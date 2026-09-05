--- v0 (2026-06-15)
+++ v1 (2026-09-05)
@@ -43,75 +43,75 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>APEX3000</t>
+  </si>
+  <si>
+    <t>APEX3000 High Density Universal Edge QAM</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>High Density Universal Edge QAM that supports up to 1536 QAM channels (4 RU chassis)</t>
+  </si>
+  <si>
+    <t>Edge QAM</t>
+  </si>
+  <si>
     <t>ARPD-1000</t>
   </si>
   <si>
     <t>ARPD 1000 Compact Demodulator</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>High density, modular compact return path demodulator for DCX set-tops</t>
   </si>
   <si>
     <t>Demodulator</t>
-  </si>
-[...10 lines deleted...]
-    <t>Edge QAM</t>
   </si>
   <si>
     <t>APEX1000</t>
   </si>
   <si>
     <t>APEX1000 All-Purpose Edge QAM</t>
   </si>
   <si>
     <t>All-Purpose Edge QAM that supports up to 48 QAM channels (1 RU chassis)</t>
   </si>
   <si>
     <t>VUE</t>
   </si>
   <si>
     <t>Video Unified Edge (VUE)</t>
   </si>
   <si>
     <t>Virtualized Video Headend for DAA and IP Video Convergence</t>
   </si>
   <si>
     <t>Virtualized system</t>
   </si>
   <si>
     <t>VERTASENT</t>
   </si>
@@ -275,51 +275,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J7" totalsRowShown="0">
   <autoFilter ref="A1:J7"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/arpd-1000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex3000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex1000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vue" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vertasent" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/nc2000-controller" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex3000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/arpd-1000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex1000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vue" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vertasent" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/nc2000-controller" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="169" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -381,51 +381,51 @@
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
@@ -437,52 +437,52 @@
         <v>28</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="ARPD-1000"/>
-    <hyperlink ref="A3" r:id="rId2" display="APEX3000"/>
+    <hyperlink ref="A2" r:id="rId1" display="APEX3000"/>
+    <hyperlink ref="A3" r:id="rId2" display="ARPD-1000"/>
     <hyperlink ref="A4" r:id="rId3" display="APEX1000"/>
     <hyperlink ref="A5" r:id="rId4" display="VUE"/>
     <hyperlink ref="A6" r:id="rId5" display="VERTASENT"/>
     <hyperlink ref="A7" r:id="rId6" display="NC2000-CONTROLLER"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId7"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>